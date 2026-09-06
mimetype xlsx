--- v0 (2026-06-06)
+++ v1 (2026-09-06)
@@ -1,212 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tiffany\Desktop\Tiffany_web\Web資料\DSP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tiffany\Desktop\Tiffany_web\Web資料\DSP\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE81D979-92D4-44C0-B8F6-7BEF8C35B041}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4FCFC2F9-F3CF-4320-BA8C-28269E080BF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DSP 產品型號" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="33">
   <si>
     <t>以上為新品規格，欲了解其他內容請與津日窗口聯絡。朱小姐：02-86659877 #205。</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2ch</t>
   </si>
   <si>
     <t>1ch</t>
   </si>
   <si>
+    <t>FM1505-GE</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>產品型號</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>FM1388-GA1-2</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>FM1288GE-410</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>支援取樣率</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>數位麥克風輸入</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>類比麥克風輸入</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>I2S 介面</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>類比輸出介面</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>類比輸入介面</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>回音消除支持(AEC)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>波束成形支持(Beamforming)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>噪音抑制支持(NS)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>AI降噪抑制支持(AI NS)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>控制方式</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>IC封裝方式</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>SPI</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>QFN48</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>24K/16K/8K</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>16K/8K</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>SPI/I2C</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
     <t>I2C</t>
-  </si>
-[...122 lines deleted...]
-CSP22(FM2018WE-380)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>QFN48
 CSP32(iM505CE-S)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>主麥語音、副麥環境降噪</t>
+    <t>Flash</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>EEPROM</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>V</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>32K/16K/8K</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>獨立模式</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10">
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -259,401 +243,387 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFAFAFA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color theme="0"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color theme="0"/>
       </left>
       <right style="medium">
         <color theme="0"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color theme="0"/>
+        <color indexed="64"/>
       </left>
       <right style="medium">
         <color theme="0"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color theme="0"/>
       </top>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color theme="0"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color theme="0"/>
       </top>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color theme="0"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom style="medium">
-        <color theme="0"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="medium">
         <color theme="0"/>
-      </right>
-[...58 lines deleted...]
-        <color indexed="64"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="medium">
         <color theme="0"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="medium">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color theme="0"/>
+        <color indexed="64"/>
       </left>
       <right style="medium">
         <color theme="0"/>
-      </right>
-[...9 lines deleted...]
-        <color indexed="64"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color theme="0"/>
       </left>
       <right style="medium">
-        <color theme="0"/>
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color theme="0"/>
+      </top>
+      <bottom style="medium">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color theme="0"/>
+      </top>
       <bottom style="medium">
-        <color theme="0"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 2" xfId="1" xr:uid="{D23E26FB-FFCD-48BB-BC2A-E720BDFFE2F3}"/>
+    <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FF003F91"/>
       <rgbColor rgb="FF4472C4"/>
       <rgbColor rgb="FFFAFAFA"/>
       <rgbColor rgb="FFAAAAAA"/>
       <rgbColor rgb="FFFFFFCC"/>
       <rgbColor rgb="FFCAE9FF"/>
       <rgbColor rgb="FFC0C0C0"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1760,341 +1730,278 @@
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+      <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="28.77734375" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="8.88671875" style="9"/>
+    <col min="1" max="1" width="28.77734375" style="7" customWidth="1"/>
+    <col min="2" max="4" width="28.77734375" style="15" customWidth="1"/>
+    <col min="5" max="5" width="8.88671875" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="31.2" customHeight="1" thickBot="1">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A1" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="D1" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A2" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A3" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="4">
         <v>4</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C3" s="4">
+        <v>4</v>
+      </c>
+      <c r="D3" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A4" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="B4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="B5" s="17">
+        <v>3</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A6" s="10" t="s">
         <v>11</v>
       </c>
+      <c r="B6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="19" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="2" spans="1:5" ht="31.2" customHeight="1" thickBot="1">
-      <c r="A2" s="11" t="s">
+    <row r="7" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A7" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="15" t="s">
+      <c r="B7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A8" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A9" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A10" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A11" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A12" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="C2" s="4" t="s">
+    </row>
+    <row r="13" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A13" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D2" s="4" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="D13" s="20" t="s">
+        <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="31.2" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="B3" s="16" t="s">
+    <row r="14" spans="1:4" ht="31.2" customHeight="1" thickBot="1">
+      <c r="A14" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="5">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="C14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="22" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="31.2" customHeight="1" thickBot="1">
-[...204 lines deleted...]
-      <c r="A16" s="24" t="s">
+    <row r="15" spans="1:4" ht="24" customHeight="1" thickBot="1">
+      <c r="A15" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="25"/>
-[...2 lines deleted...]
-      <c r="E16" s="26"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A15:D15"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helvetica Neue,Regular"&amp;12&amp;K000000&amp;P</oddFooter>
   </headerFooter>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DSP 產品型號</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>